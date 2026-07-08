--- v0 (2025-10-23)
+++ v1 (2026-07-08)
@@ -21,182 +21,219 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="008C6C84" w:rsidRDefault="007C0EF6" w:rsidP="007C0EF6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SORG.0002.11.2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C0EF6" w:rsidRDefault="00AD7660" w:rsidP="007C0EF6">
+    <w:p w:rsidR="007C0EF6" w:rsidRDefault="00AD7660" w:rsidP="00685887">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00685887">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROTOKÓŁ Nr XXVII/2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00685887">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C0EF6" w:rsidRDefault="007C0EF6" w:rsidP="007C0EF6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                           </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="007C0EF6" w:rsidRDefault="007C0EF6" w:rsidP="007C0EF6">
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidR="004874EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esji Rady Gminy Świdnica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C0EF6" w:rsidRDefault="004874EA" w:rsidP="007C0EF6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">z </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="007C0EF6" w:rsidRDefault="004874EA" w:rsidP="007C0EF6">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bytej dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10213">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 września </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025 r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004874EA" w:rsidRDefault="004874EA" w:rsidP="007C0EF6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...42 lines deleted...]
-        <w:t>w sali narad Urzędu Gminy Świdnica</w:t>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="00685887">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ali narad Urzędu Gminy Świdnica</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004874EA" w:rsidRDefault="004874EA" w:rsidP="007C0EF6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004874EA" w:rsidRDefault="004874EA" w:rsidP="004874EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -993,51 +1030,71 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00826793" w:rsidRDefault="00826793" w:rsidP="004874EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na podstawie listy obecności oraz fizycznej obecności na sali obrad stwierdziła kworum oraz prawomocność podejmowanych uchwał. </w:t>
+        <w:t xml:space="preserve">Na podstawie listy obecności oraz fizycznej obecności na </w:t>
+      </w:r>
+      <w:r w:rsidR="00685887">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ali obrad stwierdziła kworum oraz prawomocność podejmowanych uchwał. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F06B62" w:rsidRDefault="00F06B62" w:rsidP="004874EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Lista obecności radnych oraz lista gości stanowią załącznik do niniejszego protokołu. </w:t>
       </w:r>
     </w:p>
@@ -3162,51 +3219,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA22BF" w:rsidRDefault="00EA22BF" w:rsidP="00B462D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nagranie z obrad XXVII Sesji Rady Gminy Świdnica dostępne jest na stronie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA22BF" w:rsidRDefault="00234493" w:rsidP="00B462D2">
+    <w:p w:rsidR="00EA22BF" w:rsidRDefault="00062A1C" w:rsidP="00B462D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00EA22BF" w:rsidRPr="00EA22BF">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.hdsystem.pl/fms/video/index.php?streamName=swidnugsesja</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00400050" w:rsidRPr="00400050" w:rsidRDefault="00400050" w:rsidP="00B462D2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -3222,99 +3279,134 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00603252" w:rsidRPr="00603252" w:rsidRDefault="00603252" w:rsidP="004874EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F06B62" w:rsidRPr="004874EA" w:rsidRDefault="00F06B62" w:rsidP="004874EA">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00F06B62" w:rsidRDefault="00685887" w:rsidP="00685887">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Przewodnicząca Rady Gminy Świdnica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00685887" w:rsidRPr="004874EA" w:rsidRDefault="00685887" w:rsidP="00685887">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Beata Szyszka</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="004874EA" w:rsidRPr="007C0EF6" w:rsidRDefault="004874EA" w:rsidP="004874EA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004874EA" w:rsidRPr="007C0EF6">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00234493" w:rsidRDefault="00234493" w:rsidP="00BD224E">
+    <w:p w:rsidR="00062A1C" w:rsidRDefault="00062A1C" w:rsidP="00BD224E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00234493" w:rsidRDefault="00234493" w:rsidP="00BD224E">
+    <w:p w:rsidR="00062A1C" w:rsidRDefault="00062A1C" w:rsidP="00BD224E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3341,84 +3433,84 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="566535586"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00EA22BF" w:rsidRDefault="00EA22BF">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AD7660">
+        <w:r w:rsidR="00685887">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00EA22BF" w:rsidRDefault="00EA22BF">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00234493" w:rsidRDefault="00234493" w:rsidP="00BD224E">
+    <w:p w:rsidR="00062A1C" w:rsidRDefault="00062A1C" w:rsidP="00BD224E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00234493" w:rsidRDefault="00234493" w:rsidP="00BD224E">
+    <w:p w:rsidR="00062A1C" w:rsidRDefault="00062A1C" w:rsidP="00BD224E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A93F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8C41A2A"/>
     <w:lvl w:ilvl="0" w:tplc="2C703226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -3507,60 +3599,62 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C0EF6"/>
+    <w:rsid w:val="00062A1C"/>
     <w:rsid w:val="000C48DC"/>
     <w:rsid w:val="001F4F5B"/>
     <w:rsid w:val="00234493"/>
     <w:rsid w:val="00274A9B"/>
     <w:rsid w:val="00400050"/>
     <w:rsid w:val="0046301A"/>
     <w:rsid w:val="004874EA"/>
     <w:rsid w:val="00603252"/>
     <w:rsid w:val="00606276"/>
     <w:rsid w:val="0060707F"/>
+    <w:rsid w:val="00685887"/>
     <w:rsid w:val="007329E5"/>
     <w:rsid w:val="007C0EF6"/>
     <w:rsid w:val="007C1558"/>
     <w:rsid w:val="007C1802"/>
     <w:rsid w:val="00826793"/>
     <w:rsid w:val="008C6C84"/>
     <w:rsid w:val="009A6853"/>
     <w:rsid w:val="00A24108"/>
     <w:rsid w:val="00A65C97"/>
     <w:rsid w:val="00AD7660"/>
     <w:rsid w:val="00B10213"/>
     <w:rsid w:val="00B462D2"/>
     <w:rsid w:val="00BD224E"/>
     <w:rsid w:val="00C13C7A"/>
     <w:rsid w:val="00EA22BF"/>
     <w:rsid w:val="00F06B62"/>
     <w:rsid w:val="00F4492D"/>
     <w:rsid w:val="00F50BEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4390,71 +4484,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>11623</Characters>
+  <Pages>5</Pages>
+  <Words>1944</Words>
+  <Characters>11666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
+  <Lines>97</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13533</CharactersWithSpaces>
+  <CharactersWithSpaces>13583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sylwia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>